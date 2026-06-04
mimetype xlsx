--- v0 (2025-12-13)
+++ v1 (2026-06-04)
@@ -141,1485 +141,1485 @@
   <si>
     <t>$M</t>
   </si>
   <si>
     <t>$W</t>
   </si>
   <si>
     <t>$F</t>
   </si>
   <si>
     <t>$G</t>
   </si>
   <si>
     <t>$B</t>
   </si>
   <si>
     <t>$C</t>
   </si>
   <si>
     <t>1%</t>
   </si>
   <si>
     <t>+17</t>
   </si>
   <si>
-    <t>-3.1</t>
-[...2 lines deleted...]
-    <t>+98</t>
+    <t>-3.2</t>
+  </si>
+  <si>
+    <t>+99</t>
+  </si>
+  <si>
+    <t>+173</t>
+  </si>
+  <si>
+    <t>+.37</t>
+  </si>
+  <si>
+    <t>-.49</t>
+  </si>
+  <si>
+    <t>+1.3</t>
+  </si>
+  <si>
+    <t>+2.25</t>
+  </si>
+  <si>
+    <t>+35</t>
+  </si>
+  <si>
+    <t>+.26</t>
+  </si>
+  <si>
+    <t>+.30</t>
+  </si>
+  <si>
+    <t>-2.85</t>
+  </si>
+  <si>
+    <t>-.04</t>
+  </si>
+  <si>
+    <t>+16.6</t>
+  </si>
+  <si>
+    <t>+40</t>
+  </si>
+  <si>
+    <t>+.97</t>
+  </si>
+  <si>
+    <t>+.88</t>
+  </si>
+  <si>
+    <t>+1.23</t>
+  </si>
+  <si>
+    <t>+141</t>
+  </si>
+  <si>
+    <t>+1.4</t>
+  </si>
+  <si>
+    <t>+26</t>
+  </si>
+  <si>
+    <t>+92</t>
+  </si>
+  <si>
+    <t>+1.84</t>
+  </si>
+  <si>
+    <t>+1.43</t>
+  </si>
+  <si>
+    <t>-.061</t>
+  </si>
+  <si>
+    <t>+288</t>
+  </si>
+  <si>
+    <t>+277</t>
+  </si>
+  <si>
+    <t>+114</t>
+  </si>
+  <si>
+    <t>+117</t>
+  </si>
+  <si>
+    <t>+155</t>
+  </si>
+  <si>
+    <t>+120</t>
+  </si>
+  <si>
+    <t>+257</t>
+  </si>
+  <si>
+    <t>+408</t>
+  </si>
+  <si>
+    <t>2%</t>
+  </si>
+  <si>
+    <t>+16</t>
+  </si>
+  <si>
+    <t>-2.6</t>
+  </si>
+  <si>
+    <t>+96</t>
+  </si>
+  <si>
+    <t>+167</t>
+  </si>
+  <si>
+    <t>+.36</t>
+  </si>
+  <si>
+    <t>-.21</t>
+  </si>
+  <si>
+    <t>+2.09</t>
+  </si>
+  <si>
+    <t>+34</t>
+  </si>
+  <si>
+    <t>+.29</t>
+  </si>
+  <si>
+    <t>+.32</t>
+  </si>
+  <si>
+    <t>-2.43</t>
+  </si>
+  <si>
+    <t>+.03</t>
+  </si>
+  <si>
+    <t>+15.9</t>
+  </si>
+  <si>
+    <t>+39</t>
+  </si>
+  <si>
+    <t>+.92</t>
+  </si>
+  <si>
+    <t>+.84</t>
+  </si>
+  <si>
+    <t>+1.21</t>
+  </si>
+  <si>
+    <t>+132</t>
+  </si>
+  <si>
+    <t>+23</t>
+  </si>
+  <si>
+    <t>+88</t>
+  </si>
+  <si>
+    <t>+1.69</t>
+  </si>
+  <si>
+    <t>+1.33</t>
+  </si>
+  <si>
+    <t>-.050</t>
+  </si>
+  <si>
+    <t>+271</t>
+  </si>
+  <si>
+    <t>+260</t>
+  </si>
+  <si>
+    <t>+108</t>
+  </si>
+  <si>
+    <t>+112</t>
+  </si>
+  <si>
+    <t>+148</t>
+  </si>
+  <si>
+    <t>+111</t>
+  </si>
+  <si>
+    <t>+246</t>
+  </si>
+  <si>
+    <t>+392</t>
+  </si>
+  <si>
+    <t>3%</t>
+  </si>
+  <si>
+    <t>+15</t>
+  </si>
+  <si>
+    <t>-2.3</t>
+  </si>
+  <si>
+    <t>+94</t>
+  </si>
+  <si>
+    <t>+164</t>
+  </si>
+  <si>
+    <t>+.35</t>
+  </si>
+  <si>
+    <t>-.05</t>
+  </si>
+  <si>
+    <t>+1.2</t>
+  </si>
+  <si>
+    <t>+2.00</t>
+  </si>
+  <si>
+    <t>+32</t>
+  </si>
+  <si>
+    <t>+.31</t>
+  </si>
+  <si>
+    <t>+.33</t>
+  </si>
+  <si>
+    <t>-2.13</t>
+  </si>
+  <si>
+    <t>+.07</t>
+  </si>
+  <si>
+    <t>+15.6</t>
+  </si>
+  <si>
+    <t>+38</t>
+  </si>
+  <si>
+    <t>+.89</t>
+  </si>
+  <si>
+    <t>+.81</t>
+  </si>
+  <si>
+    <t>+1.20</t>
+  </si>
+  <si>
+    <t>+126</t>
+  </si>
+  <si>
+    <t>+20</t>
+  </si>
+  <si>
+    <t>+85</t>
+  </si>
+  <si>
+    <t>+1.60</t>
+  </si>
+  <si>
+    <t>+1.27</t>
+  </si>
+  <si>
+    <t>-.045</t>
+  </si>
+  <si>
+    <t>+258</t>
+  </si>
+  <si>
+    <t>+249</t>
+  </si>
+  <si>
+    <t>+105</t>
+  </si>
+  <si>
+    <t>+144</t>
+  </si>
+  <si>
+    <t>+106</t>
+  </si>
+  <si>
+    <t>+238</t>
+  </si>
+  <si>
+    <t>+381</t>
+  </si>
+  <si>
+    <t>4%</t>
+  </si>
+  <si>
+    <t>-2.0</t>
+  </si>
+  <si>
+    <t>+161</t>
+  </si>
+  <si>
+    <t>+.34</t>
+  </si>
+  <si>
+    <t>+.06</t>
+  </si>
+  <si>
+    <t>+1.1</t>
+  </si>
+  <si>
+    <t>+1.91</t>
+  </si>
+  <si>
+    <t>-1.92</t>
+  </si>
+  <si>
+    <t>+.10</t>
+  </si>
+  <si>
+    <t>+15.3</t>
+  </si>
+  <si>
+    <t>+37</t>
+  </si>
+  <si>
+    <t>+.86</t>
+  </si>
+  <si>
+    <t>+.79</t>
+  </si>
+  <si>
+    <t>+1.19</t>
+  </si>
+  <si>
+    <t>+122</t>
+  </si>
+  <si>
+    <t>+18</t>
+  </si>
+  <si>
+    <t>+83</t>
+  </si>
+  <si>
+    <t>+1.53</t>
+  </si>
+  <si>
+    <t>-.040</t>
+  </si>
+  <si>
+    <t>+248</t>
+  </si>
+  <si>
+    <t>+102</t>
+  </si>
+  <si>
+    <t>+140</t>
+  </si>
+  <si>
+    <t>+231</t>
+  </si>
+  <si>
+    <t>+372</t>
+  </si>
+  <si>
+    <t>5%</t>
+  </si>
+  <si>
+    <t>+14</t>
+  </si>
+  <si>
+    <t>-1.8</t>
+  </si>
+  <si>
+    <t>+91</t>
+  </si>
+  <si>
+    <t>+159</t>
+  </si>
+  <si>
+    <t>+.13</t>
+  </si>
+  <si>
+    <t>+1.85</t>
+  </si>
+  <si>
+    <t>+31</t>
+  </si>
+  <si>
+    <t>-1.75</t>
+  </si>
+  <si>
+    <t>+15.0</t>
+  </si>
+  <si>
+    <t>+36</t>
+  </si>
+  <si>
+    <t>+.78</t>
+  </si>
+  <si>
+    <t>+1.18</t>
+  </si>
+  <si>
+    <t>+119</t>
+  </si>
+  <si>
+    <t>+81</t>
+  </si>
+  <si>
+    <t>+1.47</t>
+  </si>
+  <si>
+    <t>-.036</t>
+  </si>
+  <si>
+    <t>+239</t>
+  </si>
+  <si>
+    <t>+103</t>
+  </si>
+  <si>
+    <t>+138</t>
+  </si>
+  <si>
+    <t>+226</t>
+  </si>
+  <si>
+    <t>+365</t>
+  </si>
+  <si>
+    <t>10%</t>
+  </si>
+  <si>
+    <t>+13</t>
+  </si>
+  <si>
+    <t>-1.1</t>
+  </si>
+  <si>
+    <t>+86</t>
+  </si>
+  <si>
+    <t>+151</t>
+  </si>
+  <si>
+    <t>+1.0</t>
+  </si>
+  <si>
+    <t>+1.63</t>
+  </si>
+  <si>
+    <t>+29</t>
+  </si>
+  <si>
+    <t>+.38</t>
+  </si>
+  <si>
+    <t>-1.11</t>
+  </si>
+  <si>
+    <t>+.21</t>
+  </si>
+  <si>
+    <t>+14.2</t>
+  </si>
+  <si>
+    <t>+.72</t>
+  </si>
+  <si>
+    <t>+1.15</t>
+  </si>
+  <si>
+    <t>+107</t>
+  </si>
+  <si>
+    <t>+7</t>
+  </si>
+  <si>
+    <t>+75</t>
+  </si>
+  <si>
+    <t>+1.26</t>
+  </si>
+  <si>
+    <t>+1.08</t>
+  </si>
+  <si>
+    <t>-.024</t>
+  </si>
+  <si>
+    <t>+211</t>
+  </si>
+  <si>
+    <t>+202</t>
+  </si>
+  <si>
+    <t>+129</t>
+  </si>
+  <si>
+    <t>+87</t>
+  </si>
+  <si>
+    <t>+207</t>
+  </si>
+  <si>
+    <t>+341</t>
+  </si>
+  <si>
+    <t>15%</t>
+  </si>
+  <si>
+    <t>+12</t>
+  </si>
+  <si>
+    <t>-.6</t>
+  </si>
+  <si>
+    <t>+145</t>
+  </si>
+  <si>
+    <t>+.53</t>
+  </si>
+  <si>
+    <t>+.9</t>
+  </si>
+  <si>
+    <t>+1.48</t>
+  </si>
+  <si>
+    <t>+27</t>
+  </si>
+  <si>
+    <t>+.39</t>
+  </si>
+  <si>
+    <t>+.40</t>
+  </si>
+  <si>
+    <t>-.67</t>
+  </si>
+  <si>
+    <t>+.27</t>
+  </si>
+  <si>
+    <t>+13.6</t>
+  </si>
+  <si>
+    <t>+33</t>
+  </si>
+  <si>
+    <t>+.73</t>
+  </si>
+  <si>
+    <t>+.68</t>
+  </si>
+  <si>
+    <t>+1.13</t>
+  </si>
+  <si>
+    <t>+2</t>
+  </si>
+  <si>
+    <t>+71</t>
+  </si>
+  <si>
+    <t>+1.00</t>
+  </si>
+  <si>
+    <t>-.016</t>
+  </si>
+  <si>
+    <t>+191</t>
+  </si>
+  <si>
+    <t>+180</t>
+  </si>
+  <si>
+    <t>+90</t>
+  </si>
+  <si>
+    <t>+79</t>
+  </si>
+  <si>
+    <t>+195</t>
+  </si>
+  <si>
+    <t>+325</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>+11</t>
+  </si>
+  <si>
+    <t>-.3</t>
+  </si>
+  <si>
+    <t>+80</t>
+  </si>
+  <si>
+    <t>+.66</t>
+  </si>
+  <si>
+    <t>+.8</t>
+  </si>
+  <si>
+    <t>+1.37</t>
+  </si>
+  <si>
+    <t>+.41</t>
+  </si>
+  <si>
+    <t>-.33</t>
+  </si>
+  <si>
+    <t>+13.2</t>
+  </si>
+  <si>
+    <t>+.69</t>
+  </si>
+  <si>
+    <t>+.65</t>
+  </si>
+  <si>
+    <t>+1.12</t>
+  </si>
+  <si>
+    <t>+93</t>
+  </si>
+  <si>
+    <t>-2</t>
+  </si>
+  <si>
+    <t>+67</t>
+  </si>
+  <si>
+    <t>+1.03</t>
+  </si>
+  <si>
+    <t>+.93</t>
+  </si>
+  <si>
+    <t>-.009</t>
+  </si>
+  <si>
+    <t>+175</t>
+  </si>
+  <si>
+    <t>+82</t>
+  </si>
+  <si>
+    <t>+118</t>
+  </si>
+  <si>
+    <t>+73</t>
+  </si>
+  <si>
+    <t>+186</t>
+  </si>
+  <si>
+    <t>+312</t>
+  </si>
+  <si>
+    <t>25%</t>
+  </si>
+  <si>
+    <t>+10</t>
+  </si>
+  <si>
+    <t>+0</t>
+  </si>
+  <si>
+    <t>+78</t>
+  </si>
+  <si>
+    <t>+137</t>
+  </si>
+  <si>
+    <t>+.76</t>
+  </si>
+  <si>
+    <t>+.7</t>
+  </si>
+  <si>
+    <t>+25</t>
+  </si>
+  <si>
+    <t>+.42</t>
+  </si>
+  <si>
+    <t>+12.8</t>
+  </si>
+  <si>
+    <t>+30</t>
+  </si>
+  <si>
+    <t>+.67</t>
+  </si>
+  <si>
+    <t>+.63</t>
+  </si>
+  <si>
+    <t>+1.10</t>
+  </si>
+  <si>
+    <t>-6</t>
+  </si>
+  <si>
+    <t>+64</t>
+  </si>
+  <si>
+    <t>+.95</t>
+  </si>
+  <si>
+    <t>-.003</t>
+  </si>
+  <si>
+    <t>+150</t>
+  </si>
+  <si>
+    <t>+113</t>
+  </si>
+  <si>
+    <t>+68</t>
+  </si>
+  <si>
+    <t>+179</t>
+  </si>
+  <si>
+    <t>+302</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>+9</t>
+  </si>
+  <si>
+    <t>+.3</t>
+  </si>
+  <si>
+    <t>+76</t>
+  </si>
+  <si>
+    <t>+133</t>
+  </si>
+  <si>
+    <t>+.85</t>
+  </si>
+  <si>
+    <t>+24</t>
+  </si>
+  <si>
+    <t>+.43</t>
+  </si>
+  <si>
+    <t>+.22</t>
+  </si>
+  <si>
+    <t>+12.5</t>
+  </si>
+  <si>
+    <t>+.64</t>
+  </si>
+  <si>
+    <t>+.60</t>
+  </si>
+  <si>
+    <t>+1.09</t>
+  </si>
+  <si>
+    <t>+.6</t>
+  </si>
+  <si>
+    <t>-8</t>
+  </si>
+  <si>
+    <t>+62</t>
+  </si>
+  <si>
+    <t>+.87</t>
+  </si>
+  <si>
+    <t>+.83</t>
+  </si>
+  <si>
+    <t>+.002</t>
+  </si>
+  <si>
+    <t>+149</t>
+  </si>
+  <si>
+    <t>+136</t>
+  </si>
+  <si>
+    <t>+109</t>
   </si>
   <si>
     <t>+172</t>
   </si>
   <si>
-    <t>+.36</t>
-[...47 lines deleted...]
-    <t>+90</t>
+    <t>+292</t>
+  </si>
+  <si>
+    <t>35%</t>
+  </si>
+  <si>
+    <t>+.5</t>
+  </si>
+  <si>
+    <t>+74</t>
+  </si>
+  <si>
+    <t>+130</t>
+  </si>
+  <si>
+    <t>+.28</t>
+  </si>
+  <si>
+    <t>+.45</t>
+  </si>
+  <si>
+    <t>+.46</t>
+  </si>
+  <si>
+    <t>+12.2</t>
+  </si>
+  <si>
+    <t>+.61</t>
+  </si>
+  <si>
+    <t>+.58</t>
+  </si>
+  <si>
+    <t>-11</t>
+  </si>
+  <si>
+    <t>+59</t>
+  </si>
+  <si>
+    <t>+.006</t>
+  </si>
+  <si>
+    <t>+139</t>
+  </si>
+  <si>
+    <t>+124</t>
+  </si>
+  <si>
+    <t>+72</t>
+  </si>
+  <si>
+    <t>+61</t>
+  </si>
+  <si>
+    <t>+166</t>
+  </si>
+  <si>
+    <t>+284</t>
+  </si>
+  <si>
+    <t>40%</t>
+  </si>
+  <si>
+    <t>+8</t>
+  </si>
+  <si>
+    <t>+127</t>
+  </si>
+  <si>
+    <t>+1.02</t>
+  </si>
+  <si>
+    <t>+22</t>
+  </si>
+  <si>
+    <t>+.44</t>
+  </si>
+  <si>
+    <t>+11.9</t>
+  </si>
+  <si>
+    <t>+28</t>
+  </si>
+  <si>
+    <t>+.59</t>
+  </si>
+  <si>
+    <t>+.56</t>
+  </si>
+  <si>
+    <t>+1.07</t>
+  </si>
+  <si>
+    <t>-13</t>
+  </si>
+  <si>
+    <t>+57</t>
+  </si>
+  <si>
+    <t>+.75</t>
+  </si>
+  <si>
+    <t>+.74</t>
+  </si>
+  <si>
+    <t>+.011</t>
+  </si>
+  <si>
+    <t>+69</t>
+  </si>
+  <si>
+    <t>+276</t>
+  </si>
+  <si>
+    <t>45%</t>
+  </si>
+  <si>
+    <t>+70</t>
+  </si>
+  <si>
+    <t>+123</t>
+  </si>
+  <si>
+    <t>+21</t>
+  </si>
+  <si>
+    <t>+.47</t>
+  </si>
+  <si>
+    <t>+.90</t>
+  </si>
+  <si>
+    <t>+11.6</t>
+  </si>
+  <si>
+    <t>+.54</t>
+  </si>
+  <si>
+    <t>+1.06</t>
+  </si>
+  <si>
+    <t>-15</t>
+  </si>
+  <si>
+    <t>+55</t>
+  </si>
+  <si>
+    <t>+.70</t>
+  </si>
+  <si>
+    <t>+.016</t>
+  </si>
+  <si>
+    <t>+101</t>
+  </si>
+  <si>
+    <t>+66</t>
+  </si>
+  <si>
+    <t>+100</t>
+  </si>
+  <si>
+    <t>+54</t>
+  </si>
+  <si>
+    <t>+268</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>+1.16</t>
+  </si>
+  <si>
+    <t>+.48</t>
+  </si>
+  <si>
+    <t>+1.11</t>
+  </si>
+  <si>
+    <t>+.50</t>
+  </si>
+  <si>
+    <t>+11.3</t>
+  </si>
+  <si>
+    <t>+1.05</t>
+  </si>
+  <si>
+    <t>+.4</t>
+  </si>
+  <si>
+    <t>-17</t>
+  </si>
+  <si>
+    <t>+53</t>
+  </si>
+  <si>
+    <t>+.020</t>
+  </si>
+  <si>
+    <t>+51</t>
+  </si>
+  <si>
+    <t>55%</t>
+  </si>
+  <si>
+    <t>+6</t>
+  </si>
+  <si>
+    <t>+.25</t>
+  </si>
+  <si>
+    <t>+19</t>
+  </si>
+  <si>
+    <t>+.49</t>
+  </si>
+  <si>
+    <t>+1.32</t>
+  </si>
+  <si>
+    <t>+11.0</t>
+  </si>
+  <si>
+    <t>+.52</t>
+  </si>
+  <si>
+    <t>+.51</t>
+  </si>
+  <si>
+    <t>+1.04</t>
+  </si>
+  <si>
+    <t>-19</t>
+  </si>
+  <si>
+    <t>+.62</t>
+  </si>
+  <si>
+    <t>+.024</t>
+  </si>
+  <si>
+    <t>+97</t>
+  </si>
+  <si>
+    <t>+63</t>
+  </si>
+  <si>
+    <t>+48</t>
+  </si>
+  <si>
+    <t>+253</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t>+1.6</t>
+  </si>
+  <si>
+    <t>+1.31</t>
+  </si>
+  <si>
+    <t>+1.54</t>
+  </si>
+  <si>
+    <t>+.55</t>
+  </si>
+  <si>
+    <t>+10.7</t>
+  </si>
+  <si>
+    <t>-21</t>
+  </si>
+  <si>
+    <t>+.029</t>
+  </si>
+  <si>
+    <t>+58</t>
+  </si>
+  <si>
+    <t>+45</t>
+  </si>
+  <si>
+    <t>+245</t>
+  </si>
+  <si>
+    <t>65%</t>
+  </si>
+  <si>
+    <t>+5</t>
+  </si>
+  <si>
+    <t>+1.8</t>
+  </si>
+  <si>
+    <t>+110</t>
+  </si>
+  <si>
+    <t>+.24</t>
+  </si>
+  <si>
+    <t>+1.38</t>
   </si>
   <si>
     <t>+1.78</t>
   </si>
   <si>
-    <t>+1.39</t>
-[...5 lines deleted...]
-    <t>+271</t>
+    <t>+10.4</t>
+  </si>
+  <si>
+    <t>-24</t>
+  </si>
+  <si>
+    <t>+46</t>
+  </si>
+  <si>
+    <t>+.033</t>
+  </si>
+  <si>
+    <t>+56</t>
+  </si>
+  <si>
+    <t>+42</t>
+  </si>
+  <si>
+    <t>+135</t>
+  </si>
+  <si>
+    <t>+237</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t>+4</t>
+  </si>
+  <si>
+    <t>+2.1</t>
+  </si>
+  <si>
+    <t>+60</t>
+  </si>
+  <si>
+    <t>+.23</t>
+  </si>
+  <si>
+    <t>+1.46</t>
+  </si>
+  <si>
+    <t>+.57</t>
+  </si>
+  <si>
+    <t>+2.02</t>
+  </si>
+  <si>
+    <t>+10.1</t>
+  </si>
+  <si>
+    <t>+1.01</t>
+  </si>
+  <si>
+    <t>+.2</t>
+  </si>
+  <si>
+    <t>-26</t>
+  </si>
+  <si>
+    <t>+43</t>
+  </si>
+  <si>
+    <t>+.038</t>
+  </si>
+  <si>
+    <t>+52</t>
+  </si>
+  <si>
+    <t>+228</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t>+3</t>
+  </si>
+  <si>
+    <t>+2.3</t>
+  </si>
+  <si>
+    <t>+2.31</t>
+  </si>
+  <si>
+    <t>+9.8</t>
+  </si>
+  <si>
+    <t>+.1</t>
+  </si>
+  <si>
+    <t>-28</t>
+  </si>
+  <si>
+    <t>+.043</t>
+  </si>
+  <si>
+    <t>+49</t>
+  </si>
+  <si>
+    <t>+219</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>+2.6</t>
+  </si>
+  <si>
+    <t>+2.62</t>
+  </si>
+  <si>
+    <t>+9.4</t>
+  </si>
+  <si>
+    <t>+.99</t>
+  </si>
+  <si>
+    <t>-31</t>
+  </si>
+  <si>
+    <t>+.049</t>
+  </si>
+  <si>
+    <t>+116</t>
+  </si>
+  <si>
+    <t>+208</t>
+  </si>
+  <si>
+    <t>85%</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>+3.0</t>
+  </si>
+  <si>
+    <t>+1.74</t>
+  </si>
+  <si>
+    <t>+2.99</t>
+  </si>
+  <si>
+    <t>+8.9</t>
+  </si>
+  <si>
+    <t>-.1</t>
+  </si>
+  <si>
+    <t>-34</t>
+  </si>
+  <si>
+    <t>+.056</t>
+  </si>
+  <si>
+    <t>+41</t>
+  </si>
+  <si>
+    <t>+194</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t>+3.5</t>
+  </si>
+  <si>
+    <t>+47</t>
+  </si>
+  <si>
+    <t>+.19</t>
+  </si>
+  <si>
+    <t>+1.87</t>
+  </si>
+  <si>
+    <t>+3.46</t>
+  </si>
+  <si>
+    <t>+8.4</t>
+  </si>
+  <si>
+    <t>-.2</t>
+  </si>
+  <si>
+    <t>-38</t>
+  </si>
+  <si>
+    <t>+.18</t>
+  </si>
+  <si>
+    <t>+.064</t>
+  </si>
+  <si>
+    <t>-20</t>
+  </si>
+  <si>
+    <t>-37</t>
+  </si>
+  <si>
+    <t>+95</t>
+  </si>
+  <si>
+    <t>+176</t>
+  </si>
+  <si>
+    <t>95%</t>
+  </si>
+  <si>
+    <t>+4.2</t>
+  </si>
+  <si>
+    <t>+.17</t>
+  </si>
+  <si>
+    <t>+2.07</t>
+  </si>
+  <si>
+    <t>-.08</t>
+  </si>
+  <si>
+    <t>+4.16</t>
+  </si>
+  <si>
+    <t>+7.6</t>
+  </si>
+  <si>
+    <t>-.4</t>
+  </si>
+  <si>
+    <t>-44</t>
+  </si>
+  <si>
+    <t>+.12</t>
+  </si>
+  <si>
+    <t>+.077</t>
+  </si>
+  <si>
+    <t>-64</t>
+  </si>
+  <si>
+    <t>-78</t>
+  </si>
+  <si>
+    <t>+147</t>
+  </si>
+  <si>
+    <t>Total Animals</t>
+  </si>
+  <si>
+    <t>30,588</t>
+  </si>
+  <si>
+    <t>30,613</t>
+  </si>
+  <si>
+    <t>26,835</t>
+  </si>
+  <si>
+    <t>27,269</t>
+  </si>
+  <si>
+    <t>27,584</t>
+  </si>
+  <si>
+    <t>27,163</t>
+  </si>
+  <si>
+    <t>26,989</t>
+  </si>
+  <si>
+    <t>26,818</t>
+  </si>
+  <si>
+    <t>26,782</t>
+  </si>
+  <si>
+    <t>26,822</t>
+  </si>
+  <si>
+    <t>26,952</t>
+  </si>
+  <si>
+    <t>27,631</t>
+  </si>
+  <si>
+    <t>26,880</t>
+  </si>
+  <si>
+    <t>30,425</t>
+  </si>
+  <si>
+    <t>27,712</t>
+  </si>
+  <si>
+    <t>28,849</t>
+  </si>
+  <si>
+    <t>28,850</t>
+  </si>
+  <si>
+    <t>30,401</t>
+  </si>
+  <si>
+    <t>30,620</t>
+  </si>
+  <si>
+    <t>30,414</t>
+  </si>
+  <si>
+    <t>28,905</t>
+  </si>
+  <si>
+    <t>28,891</t>
+  </si>
+  <si>
+    <t>28,886</t>
+  </si>
+  <si>
+    <t>Avg</t>
+  </si>
+  <si>
+    <t>-16</t>
   </si>
   <si>
     <t>+259</t>
-  </si>
-[...1360 lines deleted...]
-    <t>+256</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2031,2648 +2031,2648 @@
       <c r="N4" s="3" t="s">
         <v>56</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>58</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>59</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>60</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>61</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>62</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="W4" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="X4" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Y4" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Z4" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AA4" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB4" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AC4" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AD4" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AE4" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AF4" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AG4" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AH4" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI4" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5" s="3" customFormat="1">
       <c r="A5" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>85</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>87</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>88</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>89</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>90</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>91</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>92</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>93</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>94</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>95</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>96</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>97</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>98</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>99</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>100</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>101</v>
       </c>
       <c r="AC5" s="3" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="AD5" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE5" s="3" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="AF5" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AG5" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AH5" s="3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AI5" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6" s="3" customFormat="1">
       <c r="A6" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="K6" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="V6" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="L6" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="W6" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="X6" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="Y6" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Z6" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AA6" s="3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AB6" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AC6" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AD6" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AE6" s="3" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="AF6" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AG6" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH6" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AI6" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>87</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>81</v>
+        <v>144</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="R7" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="T7" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>153</v>
+        <v>116</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="X7" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Y7" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="Z7" s="3" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="AA7" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AB7" s="3" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="AD7" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AE7" s="3" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="AF7" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AG7" s="3" t="s">
         <v>161</v>
       </c>
       <c r="AH7" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AI7" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="8" s="3" customFormat="1">
       <c r="A8" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>64</v>
+        <v>168</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K8" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="N8" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="L8" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R8" s="3" t="s">
-        <v>175</v>
+        <v>93</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>176</v>
       </c>
       <c r="T8" s="3" t="s">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="X8" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Y8" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Z8" s="3" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>181</v>
       </c>
       <c r="AB8" s="3" t="s">
         <v>182</v>
       </c>
       <c r="AC8" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE8" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="AD8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AE8" s="3" t="s">
+      <c r="AF8" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="AF8" s="3" t="s">
+      <c r="AG8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH8" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="AG8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="3" t="s">
+      <c r="AI8" s="3" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="9" s="3" customFormat="1">
       <c r="A9" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="C9" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="D9" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="E9" s="3" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>87</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="H9" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I9" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="I9" s="3" t="s">
+      <c r="J9" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="J9" s="3" t="s">
+      <c r="K9" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="L9" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="K9" s="3" t="s">
+      <c r="M9" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="L9" s="3" t="s">
+      <c r="N9" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="M9" s="3" t="s">
+      <c r="O9" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="N9" s="3" t="s">
+      <c r="P9" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="S9" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="O9" s="3" t="s">
+      <c r="T9" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="P9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q9" s="3" t="s">
+      <c r="U9" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="R9" s="3" t="s">
+      <c r="V9" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="W9" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="X9" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="T9" s="3" t="s">
+      <c r="Y9" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="U9" s="3" t="s">
+      <c r="Z9" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="V9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="W9" s="3" t="s">
+      <c r="AA9" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="X9" s="3" t="s">
+      <c r="AB9" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="Y9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="3" t="s">
+      <c r="AC9" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="AA9" s="3" t="s">
+      <c r="AD9" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF9" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="AB9" s="3" t="s">
+      <c r="AG9" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="AC9" s="3" t="s">
+      <c r="AH9" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="AD9" s="3" t="s">
+      <c r="AI9" s="3" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="10" s="3" customFormat="1">
       <c r="A10" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="H10" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="3" t="s">
+      <c r="K10" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="H10" s="3" t="s">
+      <c r="L10" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="3" t="s">
+      <c r="M10" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="K10" s="3" t="s">
+      <c r="N10" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="L10" s="3" t="s">
+      <c r="O10" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="M10" s="3" t="s">
+      <c r="P10" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q10" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="N10" s="3" t="s">
+      <c r="R10" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="O10" s="3" t="s">
+      <c r="S10" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="P10" s="3" t="s">
+      <c r="T10" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V10" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="Q10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="3" t="s">
+      <c r="W10" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="X10" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="Y10" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="S10" s="3" t="s">
-[...8 lines deleted...]
-      <c r="V10" s="3" t="s">
+      <c r="Z10" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="W10" s="3" t="s">
+      <c r="AA10" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="X10" s="3" t="s">
+      <c r="AB10" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="Y10" s="3" t="s">
+      <c r="AC10" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="Z10" s="3" t="s">
+      <c r="AD10" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="AE10" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="AA10" s="3" t="s">
+      <c r="AF10" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG10" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="AB10" s="3" t="s">
+      <c r="AH10" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="AC10" s="3" t="s">
+      <c r="AI10" s="3" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="11" s="3" customFormat="1">
       <c r="A11" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="D11" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3" t="s">
-        <v>245</v>
+        <v>162</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="I11" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="H11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="3" t="s">
+      <c r="J11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="L11" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="J11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="3" t="s">
+      <c r="M11" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="L11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="3" t="s">
+      <c r="N11" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="O11" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="N11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="3" t="s">
+      <c r="P11" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="R11" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P11" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R11" s="3" t="s">
+      <c r="S11" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="S11" s="3" t="s">
+      <c r="T11" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="T11" s="3" t="s">
+      <c r="U11" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="U11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V11" s="3" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>254</v>
       </c>
       <c r="X11" s="3" t="s">
         <v>255</v>
       </c>
       <c r="Y11" s="3" t="s">
         <v>256</v>
       </c>
       <c r="Z11" s="3" t="s">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="AA11" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AB11" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AC11" s="3" t="s">
-        <v>259</v>
+        <v>113</v>
       </c>
       <c r="AD11" s="3" t="s">
-        <v>178</v>
+        <v>260</v>
       </c>
       <c r="AE11" s="3" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="AF11" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="AG11" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="AH11" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AI11" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="12" s="3" customFormat="1">
       <c r="A12" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>229</v>
+        <v>270</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>269</v>
+        <v>132</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="K12" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="V12" s="3" t="s">
         <v>271</v>
-      </c>
-[...31 lines deleted...]
-        <v>278</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>279</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>280</v>
       </c>
       <c r="Y12" s="3" t="s">
-        <v>92</v>
+        <v>281</v>
       </c>
       <c r="Z12" s="3" t="s">
-        <v>149</v>
+        <v>60</v>
       </c>
       <c r="AA12" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="AB12" s="3" t="s">
-        <v>282</v>
+        <v>143</v>
       </c>
       <c r="AC12" s="3" t="s">
-        <v>103</v>
+        <v>283</v>
       </c>
       <c r="AD12" s="3" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="AE12" s="3" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="AF12" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AG12" s="3" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="AH12" s="3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AI12" s="3" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="13" s="3" customFormat="1">
       <c r="A13" s="4" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>240</v>
+        <v>291</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>95</v>
+        <v>292</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>227</v>
+        <v>86</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>123</v>
+        <v>293</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>96</v>
+        <v>294</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>86</v>
+        <v>296</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>224</v>
+        <v>195</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>235</v>
+        <v>300</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="X13" s="3" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="Y13" s="3" t="s">
-        <v>175</v>
+        <v>304</v>
       </c>
       <c r="Z13" s="3" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="AB13" s="3" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="AC13" s="3" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="AD13" s="3" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="AE13" s="3" t="s">
-        <v>299</v>
+        <v>237</v>
       </c>
       <c r="AF13" s="3" t="s">
-        <v>205</v>
+        <v>309</v>
       </c>
       <c r="AG13" s="3" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="AH13" s="3" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="AI13" s="3" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="14" s="3" customFormat="1">
       <c r="A14" s="4" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>207</v>
+        <v>314</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>227</v>
+        <v>316</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="H14" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I14" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="3" t="s">
-        <v>305</v>
+        <v>96</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>309</v>
+        <v>194</v>
       </c>
       <c r="R14" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="U14" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="V14" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z14" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="AB14" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="AC14" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="AD14" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="AE14" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="S14" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AF14" s="3" t="s">
-        <v>317</v>
+        <v>138</v>
       </c>
       <c r="AG14" s="3" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="AH14" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="AI14" s="3" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" s="3" customFormat="1">
       <c r="A15" s="4" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>53</v>
+        <v>224</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>236</v>
+        <v>334</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>324</v>
+        <v>256</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>126</v>
+        <v>335</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>306</v>
+        <v>336</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="R15" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="U15" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="V15" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="W15" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="X15" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="Y15" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="Z15" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="AA15" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="AB15" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="AC15" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD15" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="AE15" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="S15" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AF15" s="3" t="s">
-        <v>335</v>
+        <v>183</v>
       </c>
       <c r="AG15" s="3" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="AH15" s="3" t="s">
-        <v>336</v>
+        <v>143</v>
       </c>
       <c r="AI15" s="3" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
     </row>
     <row r="16" s="3" customFormat="1">
       <c r="A16" s="4" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>339</v>
+        <v>202</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>234</v>
+        <v>350</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>152</v>
+        <v>351</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G16" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="S16" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="U16" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="V16" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="W16" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="X16" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="Y16" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="Z16" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="AA16" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="AB16" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="AC16" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="AD16" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="AE16" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="T16" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AF16" s="3" t="s">
-        <v>133</v>
+        <v>364</v>
       </c>
       <c r="AG16" s="3" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="AH16" s="3" t="s">
-        <v>356</v>
+        <v>73</v>
       </c>
       <c r="AI16" s="3" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
     </row>
     <row r="17" s="3" customFormat="1">
       <c r="A17" s="4" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>339</v>
+        <v>202</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>354</v>
+        <v>285</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>359</v>
+        <v>74</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>361</v>
+        <v>129</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>204</v>
+        <v>370</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>307</v>
+        <v>371</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>206</v>
+        <v>289</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R17" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="U17" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="S17" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V17" s="3" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="X17" s="3" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="Z17" s="3" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AA17" s="3" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="AB17" s="3" t="s">
-        <v>317</v>
+        <v>103</v>
       </c>
       <c r="AC17" s="3" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="AD17" s="3" t="s">
         <v>280</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="AF17" s="3" t="s">
-        <v>161</v>
+        <v>80</v>
       </c>
       <c r="AG17" s="3" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="AH17" s="3" t="s">
-        <v>192</v>
+        <v>283</v>
       </c>
       <c r="AI17" s="3" t="s">
-        <v>372</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" s="3" customFormat="1">
       <c r="A18" s="4" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B18" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="U18" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="V18" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...41 lines deleted...]
-      <c r="Q18" s="3" t="s">
+      <c r="W18" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="X18" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="R18" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y18" s="3" t="s">
-        <v>384</v>
+        <v>339</v>
       </c>
       <c r="Z18" s="3" t="s">
-        <v>291</v>
+        <v>390</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="AB18" s="3" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="AC18" s="3" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="AD18" s="3" t="s">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>300</v>
+        <v>393</v>
       </c>
       <c r="AF18" s="3" t="s">
-        <v>110</v>
+        <v>253</v>
       </c>
       <c r="AG18" s="3" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="AH18" s="3" t="s">
-        <v>388</v>
+        <v>216</v>
       </c>
       <c r="AI18" s="3" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="19" s="3" customFormat="1">
       <c r="A19" s="4" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>370</v>
+        <v>280</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>352</v>
+        <v>71</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="G19" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="N19" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="U19" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="V19" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="W19" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="X19" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="H19" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="Y19" s="3" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="Z19" s="3" t="s">
-        <v>384</v>
+        <v>321</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="AB19" s="3" t="s">
-        <v>402</v>
+        <v>190</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>280</v>
+        <v>363</v>
       </c>
       <c r="AD19" s="3" t="s">
-        <v>314</v>
+        <v>404</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="AF19" s="3" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="AG19" s="3" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="AH19" s="3" t="s">
-        <v>103</v>
+        <v>162</v>
       </c>
       <c r="AI19" s="3" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="20" s="3" customFormat="1">
       <c r="A20" s="4" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>221</v>
+        <v>371</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>339</v>
+        <v>202</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>411</v>
+        <v>290</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="X20" s="3" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>343</v>
+        <v>383</v>
       </c>
       <c r="Z20" s="3" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="AB20" s="3" t="s">
-        <v>207</v>
+        <v>314</v>
       </c>
       <c r="AC20" s="3" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="AD20" s="3" t="s">
-        <v>332</v>
+        <v>359</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="AF20" s="3" t="s">
-        <v>414</v>
+        <v>210</v>
       </c>
       <c r="AG20" s="3" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="AH20" s="3" t="s">
-        <v>134</v>
+        <v>420</v>
       </c>
       <c r="AI20" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="21" s="3" customFormat="1">
       <c r="A21" s="4" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>318</v>
+        <v>425</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>307</v>
+        <v>387</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>246</v>
+        <v>320</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>96</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="T21" s="3" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>425</v>
+        <v>394</v>
       </c>
       <c r="V21" s="3" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="X21" s="3" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>272</v>
+        <v>336</v>
       </c>
       <c r="Z21" s="3" t="s">
-        <v>345</v>
+        <v>371</v>
       </c>
       <c r="AA21" s="3" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="AB21" s="3" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="AC21" s="3" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="AD21" s="3" t="s">
-        <v>355</v>
+        <v>436</v>
       </c>
       <c r="AE21" s="3" t="s">
-        <v>349</v>
+        <v>436</v>
       </c>
       <c r="AF21" s="3" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>58</v>
       </c>
       <c r="AH21" s="3" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="AI21" s="3" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
     </row>
     <row r="22" s="3" customFormat="1">
       <c r="A22" s="4" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="D22" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="H22" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q22" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="F22" s="3" t="s">
-[...26 lines deleted...]
-      <c r="O22" s="3" t="s">
+      <c r="R22" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="U22" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="P22" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V22" s="3" t="s">
-        <v>266</v>
+        <v>443</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="X22" s="3" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="Z22" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="AA22" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="AB22" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="AC22" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="AA22" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD22" s="3" t="s">
-        <v>371</v>
+        <v>446</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>439</v>
+        <v>394</v>
       </c>
       <c r="AF22" s="3" t="s">
-        <v>155</v>
+        <v>237</v>
       </c>
       <c r="AG22" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AH22" s="3" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="AI22" s="3" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="23" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>161</v>
+        <v>392</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>199</v>
+        <v>296</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>443</v>
+        <v>193</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>363</v>
+        <v>217</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>126</v>
+        <v>352</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>256</v>
+        <v>452</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>446</v>
+        <v>267</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="X23" s="3" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="Z23" s="3" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="AA23" s="3" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="AB23" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="AC23" s="3" t="s">
-        <v>265</v>
+        <v>332</v>
       </c>
       <c r="AD23" s="3" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="AE23" s="3" t="s">
-        <v>387</v>
+        <v>419</v>
       </c>
       <c r="AF23" s="3" t="s">
-        <v>312</v>
+        <v>203</v>
       </c>
       <c r="AG23" s="3" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="AH23" s="3" t="s">
-        <v>359</v>
+        <v>455</v>
       </c>
       <c r="AI23" s="3" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
     </row>
     <row r="24" s="3" customFormat="1">
       <c r="A24" s="4" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>439</v>
+        <v>378</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>64</v>
+        <v>168</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>453</v>
+        <v>197</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="H24" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="J24" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="I24" s="3" t="s">
+      <c r="K24" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="T24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="U24" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="W24" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="X24" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y24" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="J24" s="3" t="s">
-[...5 lines deleted...]
-      <c r="L24" s="3" t="s">
+      <c r="Z24" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="AA24" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="AB24" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="AC24" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="AD24" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="AE24" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF24" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="M24" s="3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AG24" s="3" t="s">
-        <v>169</v>
+        <v>275</v>
       </c>
       <c r="AH24" s="3" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="AI24" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="25" s="3" customFormat="1">
       <c r="A25" s="4" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>446</v>
+        <v>267</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>438</v>
+        <v>470</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>446</v>
+        <v>267</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>468</v>
+        <v>170</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>469</v>
+        <v>299</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>471</v>
+        <v>153</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>233</v>
+        <v>439</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>341</v>
+        <v>281</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="V25" s="3" t="s">
-        <v>244</v>
+        <v>475</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="X25" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="Y25" s="3" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="Z25" s="3" t="s">
-        <v>420</v>
+        <v>381</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AB25" s="3" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AC25" s="3" t="s">
-        <v>447</v>
+        <v>480</v>
       </c>
       <c r="AD25" s="3" t="s">
-        <v>148</v>
+        <v>52</v>
       </c>
       <c r="AE25" s="3" t="s">
-        <v>148</v>
+        <v>338</v>
       </c>
       <c r="AF25" s="3" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
       <c r="AG25" s="3" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
       <c r="AH25" s="3" t="s">
-        <v>335</v>
+        <v>481</v>
       </c>
       <c r="AI25" s="3" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="26" s="3" customFormat="1">
       <c r="A26" s="4" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>255</v>
+        <v>363</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>244</v>
+        <v>475</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>482</v>
+        <v>277</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>469</v>
+        <v>339</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>60</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>393</v>
+        <v>426</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>227</v>
+        <v>316</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>485</v>
+        <v>92</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="X26" s="3" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="Y26" s="3" t="s">
-        <v>488</v>
+        <v>122</v>
       </c>
       <c r="Z26" s="3" t="s">
-        <v>146</v>
+        <v>492</v>
       </c>
       <c r="AA26" s="3" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="AB26" s="3" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="AC26" s="3" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="AD26" s="3" t="s">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="AE26" s="3" t="s">
-        <v>63</v>
+        <v>166</v>
       </c>
       <c r="AF26" s="3" t="s">
-        <v>492</v>
+        <v>394</v>
       </c>
       <c r="AG26" s="3" t="s">
-        <v>126</v>
+        <v>382</v>
       </c>
       <c r="AH26" s="3" t="s">
-        <v>402</v>
+        <v>291</v>
       </c>
       <c r="AI26" s="3" t="s">
-        <v>319</v>
+        <v>496</v>
       </c>
     </row>
     <row r="28" s="3" customFormat="1">
       <c r="A28" s="4" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="I28" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="P28" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="J28" s="3" t="s">
+      <c r="Q28" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="K28" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="R28" s="3" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="X28" s="3" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="Z28" s="3" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="AB28" s="3" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="AD28" s="3" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="AF28" s="3" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="AG28" s="3" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="AH28" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="AI28" s="3" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="29" s="3" customFormat="1">
       <c r="A29" s="4" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>255</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>277</v>
+        <v>229</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>519</v>
+        <v>60</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>520</v>
+        <v>200</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>307</v>
+        <v>371</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>521</v>
+        <v>372</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="U29" s="3" t="s">
-        <v>370</v>
+        <v>280</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>522</v>
       </c>
       <c r="X29" s="3" t="s">
-        <v>371</v>
+        <v>436</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="Z29" s="3" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="AB29" s="3" t="s">
-        <v>161</v>
+        <v>362</v>
       </c>
       <c r="AC29" s="3" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="AD29" s="3" t="s">
-        <v>300</v>
+        <v>393</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>280</v>
+        <v>393</v>
       </c>
       <c r="AF29" s="3" t="s">
-        <v>79</v>
+        <v>481</v>
       </c>
       <c r="AG29" s="3" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="AH29" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>523</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:AI1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J2:N2"/>
     <mergeCell ref="O2:W2"/>
     <mergeCell ref="X2:AA2"/>
     <mergeCell ref="AB2:AC2"/>
     <mergeCell ref="AD2:AI2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>