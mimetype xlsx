--- v1 (2026-06-04)
+++ v2 (2026-10-24)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="PercentBreakdown" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="524">
   <si>
     <t/>
   </si>
   <si>
     <t>Percent Breakdown - Current Sires</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
@@ -1638,51 +1639,51 @@
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:AI29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>1</v>
       </c>