--- v0 (2025-12-05)
+++ v1 (2026-05-27)
@@ -100,51 +100,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J56"/>
+  <dimension ref="A1:J57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1666,83 +1666,83 @@
       </c>
       <c r="J49" s="0">
         <v>36.2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4">
         <v>2019</v>
       </c>
       <c r="B50" s="0">
         <v>78</v>
       </c>
       <c r="C50" s="0">
         <v>73</v>
       </c>
       <c r="D50" s="0">
         <v>650</v>
       </c>
       <c r="E50" s="0">
         <v>586</v>
       </c>
       <c r="F50" s="0">
         <v>1133</v>
       </c>
       <c r="G50" s="0">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="H50" s="0">
         <v>49.7</v>
       </c>
       <c r="I50" s="0">
         <v>48.1</v>
       </c>
       <c r="J50" s="0">
         <v>36.2</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4">
         <v>2020</v>
       </c>
       <c r="B51" s="0">
         <v>78</v>
       </c>
       <c r="C51" s="0">
         <v>73</v>
       </c>
       <c r="D51" s="0">
         <v>656</v>
       </c>
       <c r="E51" s="0">
         <v>592</v>
       </c>
       <c r="F51" s="0">
         <v>1144</v>
       </c>
       <c r="G51" s="0">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="H51" s="0">
         <v>49.8</v>
       </c>
       <c r="I51" s="0">
         <v>48.1</v>
       </c>
       <c r="J51" s="0">
         <v>36.2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4">
         <v>2021</v>
       </c>
       <c r="B52" s="0">
         <v>78</v>
       </c>
       <c r="C52" s="0">
         <v>73</v>
       </c>
       <c r="D52" s="0">
         <v>656</v>
       </c>
       <c r="E52" s="0">
@@ -1823,82 +1823,114 @@
       </c>
       <c r="I54" s="0">
         <v>48</v>
       </c>
       <c r="J54" s="0">
         <v>36.2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
         <v>2024</v>
       </c>
       <c r="B55" s="0">
         <v>78</v>
       </c>
       <c r="C55" s="0">
         <v>73</v>
       </c>
       <c r="D55" s="0">
         <v>655</v>
       </c>
       <c r="E55" s="0">
         <v>591</v>
       </c>
       <c r="F55" s="0">
-        <v>1148</v>
+        <v>1142</v>
       </c>
       <c r="G55" s="0">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="H55" s="0">
         <v>49.7</v>
       </c>
       <c r="I55" s="0">
         <v>47.9</v>
       </c>
       <c r="J55" s="0">
-        <v>36.2</v>
-[...3 lines deleted...]
-      <c r="A56" s="5" t="s">
+        <v>36.3</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="0">
+        <v>79</v>
+      </c>
+      <c r="C56" s="0">
+        <v>74</v>
+      </c>
+      <c r="D56" s="0">
+        <v>665</v>
+      </c>
+      <c r="E56" s="0">
+        <v>600</v>
+      </c>
+      <c r="F56" s="0">
+        <v>1191</v>
+      </c>
+      <c r="G56" s="0">
+        <v>878</v>
+      </c>
+      <c r="H56" s="0">
+        <v>49.8</v>
+      </c>
+      <c r="I56" s="0">
+        <v>47.8</v>
+      </c>
+      <c r="J56" s="0">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="57" s="2" customFormat="1">
+      <c r="A57" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B56" s="2">
+      <c r="B57" s="2">
         <v>79</v>
       </c>
-      <c r="C56" s="2">
+      <c r="C57" s="2">
         <v>75</v>
       </c>
-      <c r="D56" s="2">
+      <c r="D57" s="2">
         <v>628</v>
       </c>
-      <c r="E56" s="2">
-[...8 lines deleted...]
-      <c r="H56" s="2">
+      <c r="E57" s="2">
+        <v>564</v>
+      </c>
+      <c r="F57" s="2">
+        <v>1110</v>
+      </c>
+      <c r="G57" s="2">
+        <v>822</v>
+      </c>
+      <c r="H57" s="2">
         <v>50.1</v>
       </c>
-      <c r="I56" s="2">
+      <c r="I57" s="2">
         <v>48.2</v>
       </c>
-      <c r="J56" s="2">
+      <c r="J57" s="2">
         <v>36.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="H1:I1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>