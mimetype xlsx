--- v1 (2026-05-27)
+++ v2 (2026-10-10)
@@ -1823,92 +1823,92 @@
       </c>
       <c r="I54" s="0">
         <v>48</v>
       </c>
       <c r="J54" s="0">
         <v>36.2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
         <v>2024</v>
       </c>
       <c r="B55" s="0">
         <v>78</v>
       </c>
       <c r="C55" s="0">
         <v>73</v>
       </c>
       <c r="D55" s="0">
         <v>655</v>
       </c>
       <c r="E55" s="0">
         <v>591</v>
       </c>
       <c r="F55" s="0">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="G55" s="0">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="H55" s="0">
         <v>49.7</v>
       </c>
       <c r="I55" s="0">
         <v>47.9</v>
       </c>
       <c r="J55" s="0">
         <v>36.3</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
         <v>2025</v>
       </c>
       <c r="B56" s="0">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C56" s="0">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D56" s="0">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E56" s="0">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F56" s="0">
-        <v>1191</v>
+        <v>1175</v>
       </c>
       <c r="G56" s="0">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="H56" s="0">
-        <v>49.8</v>
+        <v>49.7</v>
       </c>
       <c r="I56" s="0">
-        <v>47.8</v>
+        <v>48.1</v>
       </c>
       <c r="J56" s="0">
         <v>36.4</v>
       </c>
     </row>
     <row r="57" s="2" customFormat="1">
       <c r="A57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="2">
         <v>79</v>
       </c>
       <c r="C57" s="2">
         <v>75</v>
       </c>
       <c r="D57" s="2">
         <v>628</v>
       </c>
       <c r="E57" s="2">
         <v>564</v>
       </c>
       <c r="F57" s="2">
         <v>1110</v>
       </c>
       <c r="G57" s="2">